--- v0 (2026-06-09)
+++ v1 (2026-08-22)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/_rels/workbook.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
-    <sheet name="Радиаторы алюминиевые Rommer  0" sheetId="1" r:id="rId1"/>
+    <sheet name="Радиаторы алюминиевые Rommer  2" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5" uniqueCount="5">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена руб.</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -145,37 +145,37 @@
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="3">
         <v>4</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Радиаторы алюминиевые Rommer  09-06-2026</dc:title>
+  <dc:title>Радиаторы алюминиевые Rommer  23-08-2026</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>