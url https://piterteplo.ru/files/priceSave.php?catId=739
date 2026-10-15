--- v0 (2026-08-23)
+++ v1 (2026-10-15)
@@ -4,51 +4,51 @@
   <Override PartName="/rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/_rels/workbook.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/_rels/sheet1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
-    <sheet name="Трехходовые регу" sheetId="1" r:id="rId1"/>
+    <sheet name="Трехходовые регулирующие клапан" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена руб.</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>TS-0030879</t>
   </si>
   <si>
@@ -194,55 +194,55 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_64237.html" TargetMode="External"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=64237" TargetMode="External"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_64238.html" TargetMode="External"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=64238" TargetMode="External"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_64239.html" TargetMode="External"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=64239" TargetMode="External"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_64240.html" TargetMode="External"/>
 <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=64240" TargetMode="External"/>
 <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_64241.html" TargetMode="External"/>
 <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=64241" TargetMode="External"/>
 <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_64242.html" TargetMode="External"/>
 <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=64242" TargetMode="External"/>
 <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_64243.html" TargetMode="External"/>
 <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=64243" TargetMode="External"/>
 <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_64244.html" TargetMode="External"/>
 <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=64244" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E9"/>
   <cols>
-    <col min="1" max="1" width="15" customWidth="1"/>
+    <col min="1" max="1" width="11" customWidth="1"/>
     <col min="2" max="2" width="60" customWidth="1"/>
-    <col min="3" max="3" width="17" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="13" customWidth="1"/>
+    <col min="3" max="3" width="10" customWidth="1"/>
+    <col min="4" max="4" width="8" customWidth="1"/>
+    <col min="5" max="5" width="7" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="3">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2" t="s" s="4">
         <v>6</v>
@@ -388,37 +388,37 @@
     <hyperlink ref="E5" r:id="rId8" location="" display="https://piterteplo.ru/order/?from=html&amp;id=64240"/>
     <hyperlink ref="B6" r:id="rId9" location="" display="https://piterteplo.ru/shop/UID_64241.html"/>
     <hyperlink ref="E6" r:id="rId10" location="" display="https://piterteplo.ru/order/?from=html&amp;id=64241"/>
     <hyperlink ref="B7" r:id="rId11" location="" display="https://piterteplo.ru/shop/UID_64242.html"/>
     <hyperlink ref="E7" r:id="rId12" location="" display="https://piterteplo.ru/order/?from=html&amp;id=64242"/>
     <hyperlink ref="B8" r:id="rId13" location="" display="https://piterteplo.ru/shop/UID_64243.html"/>
     <hyperlink ref="E8" r:id="rId14" location="" display="https://piterteplo.ru/order/?from=html&amp;id=64243"/>
     <hyperlink ref="B9" r:id="rId15" location="" display="https://piterteplo.ru/shop/UID_64244.html"/>
     <hyperlink ref="E9" r:id="rId16" location="" display="https://piterteplo.ru/order/?from=html&amp;id=64244"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Трехходовые регулирующие клапаны 23-08-2026</dc:title>
+  <dc:title>Трехходовые регулирующие клапаны 15-10-2026</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>