--- v0 (2026-06-09)
+++ v1 (2026-08-22)
@@ -4,155 +4,131 @@
   <Override PartName="/rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/_rels/workbook.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/_rels/sheet1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
-    <sheet name="Задвижки Чугунные 09-06-2026" sheetId="1" r:id="rId1"/>
+    <sheet name="Насосы дренажные и фекальные 23" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена руб.</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
-    <t>VOC4241C-00EP0050</t>
-[...2 lines deleted...]
-    <t>Задвижка Tecofi аналог МЗВ VOC4241C Ду50 Ру16</t>
+    <t>Насос дренажный Wilo TMT 32M113/7,5Ci</t>
   </si>
   <si>
     <t>Есть</t>
   </si>
   <si>
     <t>Купить</t>
   </si>
   <si>
-    <t>VOC4241C-00EP0100</t>
-[...68 lines deleted...]
-    <t>Задвижка с обрезиненным клином фланцевая FAF 6000, Ду 250, Ру 16 со штурвалом</t>
+    <t>Насос погружной VANDJORD VSL.50.11.2.5.0D.T</t>
+  </si>
+  <si>
+    <t>Дренажный насос Vandjord APV.06.40.04.A1</t>
+  </si>
+  <si>
+    <t>Канализационный насос Vandjord SG.40.22.2.5.0D</t>
+  </si>
+  <si>
+    <t>Дренажный насос Vandjord APV.06.40.06.A1</t>
+  </si>
+  <si>
+    <t>Канализационный насос Vandjord SG.40.075.2.1.502</t>
+  </si>
+  <si>
+    <t>Канализационный насос Vandjord SG.40.075.A.2.1.502</t>
+  </si>
+  <si>
+    <t>Дренажный насос Vandjord APV.40B.40.08.A1.V</t>
+  </si>
+  <si>
+    <t>Дренажный насос Vandjord APV.06.40.08.A1</t>
+  </si>
+  <si>
+    <t>Канализационный насос Vandjord SG.40.11.2.5.0D</t>
+  </si>
+  <si>
+    <t>Дренажный насос Vandjord APV.40B.40.11.A1.V</t>
+  </si>
+  <si>
+    <t>Канализационный насос Vandjord SG.50.55.2.5.0D</t>
+  </si>
+  <si>
+    <t>Канализационный насос Vandjord SG.40.11.2.1.502</t>
+  </si>
+  <si>
+    <t>Канализационный насос Vandjord SG.50.37.2.5.0D</t>
+  </si>
+  <si>
+    <t>Канализационный насос Vandjord SG.40.075.2.5.0D</t>
+  </si>
+  <si>
+    <t>Канализационный насос Vandjord SG.40.11.A.2.1.502</t>
+  </si>
+  <si>
+    <t>Канализационный насос Vandjord SG.40.15.2.5.0D</t>
+  </si>
+  <si>
+    <t>Дренажный насос Vandjord APV.06.40.11.A1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
       <color rgb="FFFFFFFF"/>
     </font>
     <font>
@@ -179,487 +155,486 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2FA4E7"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_61666.html" TargetMode="External"/>
-[...34 lines deleted...]
-<Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=61683" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_61973.html" TargetMode="External"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=61973" TargetMode="External"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_61974.html" TargetMode="External"/>
+<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=61974" TargetMode="External"/>
+<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_61975.html" TargetMode="External"/>
+<Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=61975" TargetMode="External"/>
+<Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_61976.html" TargetMode="External"/>
+<Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=61976" TargetMode="External"/>
+<Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_61977.html" TargetMode="External"/>
+<Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=61977" TargetMode="External"/>
+<Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_61978.html" TargetMode="External"/>
+<Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=61978" TargetMode="External"/>
+<Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_61979.html" TargetMode="External"/>
+<Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=61979" TargetMode="External"/>
+<Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_61980.html" TargetMode="External"/>
+<Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=61980" TargetMode="External"/>
+<Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_61981.html" TargetMode="External"/>
+<Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=61981" TargetMode="External"/>
+<Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_61982.html" TargetMode="External"/>
+<Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=61982" TargetMode="External"/>
+<Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_61983.html" TargetMode="External"/>
+<Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=61983" TargetMode="External"/>
+<Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_61984.html" TargetMode="External"/>
+<Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=61984" TargetMode="External"/>
+<Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_61985.html" TargetMode="External"/>
+<Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=61985" TargetMode="External"/>
+<Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_61986.html" TargetMode="External"/>
+<Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=61986" TargetMode="External"/>
+<Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_61987.html" TargetMode="External"/>
+<Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=61987" TargetMode="External"/>
+<Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_61988.html" TargetMode="External"/>
+<Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=61988" TargetMode="External"/>
+<Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_61989.html" TargetMode="External"/>
+<Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=61989" TargetMode="External"/>
+<Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_61990.html" TargetMode="External"/>
+<Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=61990" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E19"/>
   <cols>
-    <col min="1" max="1" width="18" customWidth="1"/>
-    <col min="2" max="2" width="60" customWidth="1"/>
+    <col min="1" max="1" width="9" customWidth="1"/>
+    <col min="2" max="2" width="51" customWidth="1"/>
     <col min="3" max="3" width="10" customWidth="1"/>
     <col min="4" max="4" width="8" customWidth="1"/>
     <col min="5" max="5" width="7" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="3">
         <v>4</v>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s">
+      <c r="A2">
+        <v>2458807</v>
+      </c>
+      <c r="B2" t="s" s="4">
         <v>5</v>
       </c>
-      <c r="B2" t="s" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="C2">
-        <v>15504</v>
+        <v>221810</v>
       </c>
       <c r="D2" t="s" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E2" t="s" s="4">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>76321701</v>
+      </c>
+      <c r="B3" t="s" s="4">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="C3">
+        <v>123250</v>
+      </c>
+      <c r="D3" t="s" s="5">
+        <v>6</v>
+      </c>
+      <c r="E3" t="s" s="4">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>76221002</v>
+      </c>
+      <c r="B4" t="s" s="4">
         <v>9</v>
       </c>
-      <c r="B3" t="s" s="4">
+      <c r="C4">
+        <v>63750</v>
+      </c>
+      <c r="D4" t="s" s="5">
+        <v>6</v>
+      </c>
+      <c r="E4" t="s" s="4">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>76311008</v>
+      </c>
+      <c r="B5" t="s" s="4">
         <v>10</v>
       </c>
-      <c r="C3">
-[...10 lines deleted...]
-      <c r="A4" t="s">
+      <c r="C5">
+        <v>119170</v>
+      </c>
+      <c r="D5" t="s" s="5">
+        <v>6</v>
+      </c>
+      <c r="E5" t="s" s="4">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>76221005</v>
+      </c>
+      <c r="B6" t="s" s="4">
         <v>11</v>
       </c>
-      <c r="B4" t="s" s="4">
+      <c r="C6">
+        <v>67410</v>
+      </c>
+      <c r="D6" t="s" s="5">
+        <v>6</v>
+      </c>
+      <c r="E6" t="s" s="4">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>76311002</v>
+      </c>
+      <c r="B7" t="s" s="4">
         <v>12</v>
       </c>
-      <c r="C4">
-[...10 lines deleted...]
-      <c r="A5" t="s">
+      <c r="C7">
+        <v>79220</v>
+      </c>
+      <c r="D7" t="s" s="5">
+        <v>6</v>
+      </c>
+      <c r="E7" t="s" s="4">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>76311003</v>
+      </c>
+      <c r="B8" t="s" s="4">
         <v>13</v>
       </c>
-      <c r="B5" t="s" s="4">
+      <c r="C8">
+        <v>81520</v>
+      </c>
+      <c r="D8" t="s" s="5">
+        <v>6</v>
+      </c>
+      <c r="E8" t="s" s="4">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>76221301</v>
+      </c>
+      <c r="B9" t="s" s="4">
         <v>14</v>
       </c>
-      <c r="C5">
-[...10 lines deleted...]
-      <c r="A6" t="s">
+      <c r="C9">
+        <v>46750</v>
+      </c>
+      <c r="D9" t="s" s="5">
+        <v>6</v>
+      </c>
+      <c r="E9" t="s" s="4">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>76221008</v>
+      </c>
+      <c r="B10" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="B6" t="s" s="4">
-[...69 lines deleted...]
-      </c>
       <c r="C10">
-        <v>45696</v>
+        <v>70980</v>
       </c>
       <c r="D10" t="s" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E10" t="s" s="4">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
-        <v>6000100</v>
+        <v>76311004</v>
       </c>
       <c r="B11" t="s" s="4">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="C11">
-        <v>18095</v>
+        <v>79390</v>
       </c>
       <c r="D11" t="s" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E11" t="s" s="4">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
-        <v>6000050</v>
+        <v>76221303</v>
       </c>
       <c r="B12" t="s" s="4">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="C12">
-        <v>10444</v>
+        <v>47940</v>
       </c>
       <c r="D12" t="s" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E12" t="s" s="4">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
-        <v>6000080</v>
+        <v>76312002</v>
       </c>
       <c r="B13" t="s" s="4">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="C13">
-        <v>14451</v>
+        <v>207740</v>
       </c>
       <c r="D13" t="s" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E13" t="s" s="4">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
-        <v>6000300</v>
+        <v>76311005</v>
       </c>
       <c r="B14" t="s" s="4">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="C14">
-        <v>119011</v>
+        <v>87210</v>
       </c>
       <c r="D14" t="s" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E14" t="s" s="4">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>6000065</v>
+        <v>76312001</v>
       </c>
       <c r="B15" t="s" s="4">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="C15">
-        <v>13116</v>
+        <v>172380</v>
       </c>
       <c r="D15" t="s" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E15" t="s" s="4">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>6000150</v>
+        <v>76311001</v>
       </c>
       <c r="B16" t="s" s="4">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="C16">
-        <v>28660</v>
+        <v>72680</v>
       </c>
       <c r="D16" t="s" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E16" t="s" s="4">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>6000200</v>
+        <v>76311006</v>
       </c>
       <c r="B17" t="s" s="4">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="C17">
-        <v>51491</v>
+        <v>89420</v>
       </c>
       <c r="D17" t="s" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E17" t="s" s="4">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>6000125</v>
+        <v>76311007</v>
       </c>
       <c r="B18" t="s" s="4">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="C18">
-        <v>23074</v>
+        <v>111690</v>
       </c>
       <c r="D18" t="s" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E18" t="s" s="4">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>6000250</v>
+        <v>76221011</v>
       </c>
       <c r="B19" t="s" s="4">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="C19">
-        <v>90959</v>
+        <v>74720</v>
       </c>
       <c r="D19" t="s" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E19" t="s" s="4">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B2" r:id="rId1" location="" display="https://piterteplo.ru/shop/UID_61666.html"/>
-[...34 lines deleted...]
-    <hyperlink ref="E19" r:id="rId36" location="" display="https://piterteplo.ru/order/?from=html&amp;id=61683"/>
+    <hyperlink ref="B2" r:id="rId1" location="" display="https://piterteplo.ru/shop/UID_61973.html"/>
+    <hyperlink ref="E2" r:id="rId2" location="" display="https://piterteplo.ru/order/?from=html&amp;id=61973"/>
+    <hyperlink ref="B3" r:id="rId3" location="" display="https://piterteplo.ru/shop/UID_61974.html"/>
+    <hyperlink ref="E3" r:id="rId4" location="" display="https://piterteplo.ru/order/?from=html&amp;id=61974"/>
+    <hyperlink ref="B4" r:id="rId5" location="" display="https://piterteplo.ru/shop/UID_61975.html"/>
+    <hyperlink ref="E4" r:id="rId6" location="" display="https://piterteplo.ru/order/?from=html&amp;id=61975"/>
+    <hyperlink ref="B5" r:id="rId7" location="" display="https://piterteplo.ru/shop/UID_61976.html"/>
+    <hyperlink ref="E5" r:id="rId8" location="" display="https://piterteplo.ru/order/?from=html&amp;id=61976"/>
+    <hyperlink ref="B6" r:id="rId9" location="" display="https://piterteplo.ru/shop/UID_61977.html"/>
+    <hyperlink ref="E6" r:id="rId10" location="" display="https://piterteplo.ru/order/?from=html&amp;id=61977"/>
+    <hyperlink ref="B7" r:id="rId11" location="" display="https://piterteplo.ru/shop/UID_61978.html"/>
+    <hyperlink ref="E7" r:id="rId12" location="" display="https://piterteplo.ru/order/?from=html&amp;id=61978"/>
+    <hyperlink ref="B8" r:id="rId13" location="" display="https://piterteplo.ru/shop/UID_61979.html"/>
+    <hyperlink ref="E8" r:id="rId14" location="" display="https://piterteplo.ru/order/?from=html&amp;id=61979"/>
+    <hyperlink ref="B9" r:id="rId15" location="" display="https://piterteplo.ru/shop/UID_61980.html"/>
+    <hyperlink ref="E9" r:id="rId16" location="" display="https://piterteplo.ru/order/?from=html&amp;id=61980"/>
+    <hyperlink ref="B10" r:id="rId17" location="" display="https://piterteplo.ru/shop/UID_61981.html"/>
+    <hyperlink ref="E10" r:id="rId18" location="" display="https://piterteplo.ru/order/?from=html&amp;id=61981"/>
+    <hyperlink ref="B11" r:id="rId19" location="" display="https://piterteplo.ru/shop/UID_61982.html"/>
+    <hyperlink ref="E11" r:id="rId20" location="" display="https://piterteplo.ru/order/?from=html&amp;id=61982"/>
+    <hyperlink ref="B12" r:id="rId21" location="" display="https://piterteplo.ru/shop/UID_61983.html"/>
+    <hyperlink ref="E12" r:id="rId22" location="" display="https://piterteplo.ru/order/?from=html&amp;id=61983"/>
+    <hyperlink ref="B13" r:id="rId23" location="" display="https://piterteplo.ru/shop/UID_61984.html"/>
+    <hyperlink ref="E13" r:id="rId24" location="" display="https://piterteplo.ru/order/?from=html&amp;id=61984"/>
+    <hyperlink ref="B14" r:id="rId25" location="" display="https://piterteplo.ru/shop/UID_61985.html"/>
+    <hyperlink ref="E14" r:id="rId26" location="" display="https://piterteplo.ru/order/?from=html&amp;id=61985"/>
+    <hyperlink ref="B15" r:id="rId27" location="" display="https://piterteplo.ru/shop/UID_61986.html"/>
+    <hyperlink ref="E15" r:id="rId28" location="" display="https://piterteplo.ru/order/?from=html&amp;id=61986"/>
+    <hyperlink ref="B16" r:id="rId29" location="" display="https://piterteplo.ru/shop/UID_61987.html"/>
+    <hyperlink ref="E16" r:id="rId30" location="" display="https://piterteplo.ru/order/?from=html&amp;id=61987"/>
+    <hyperlink ref="B17" r:id="rId31" location="" display="https://piterteplo.ru/shop/UID_61988.html"/>
+    <hyperlink ref="E17" r:id="rId32" location="" display="https://piterteplo.ru/order/?from=html&amp;id=61988"/>
+    <hyperlink ref="B18" r:id="rId33" location="" display="https://piterteplo.ru/shop/UID_61989.html"/>
+    <hyperlink ref="E18" r:id="rId34" location="" display="https://piterteplo.ru/order/?from=html&amp;id=61989"/>
+    <hyperlink ref="B19" r:id="rId35" location="" display="https://piterteplo.ru/shop/UID_61990.html"/>
+    <hyperlink ref="E19" r:id="rId36" location="" display="https://piterteplo.ru/order/?from=html&amp;id=61990"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Задвижки Чугунные 09-06-2026</dc:title>
+  <dc:title>Насосы дренажные и фекальные 23-08-2026</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>