--- v0 (2026-06-09)
+++ v1 (2026-08-22)
@@ -364,37 +364,37 @@
     <hyperlink ref="E5" r:id="rId8" location="" display="https://piterteplo.ru/order/?from=html&amp;id=61962"/>
     <hyperlink ref="B6" r:id="rId9" location="" display="https://piterteplo.ru/shop/UID_61963.html"/>
     <hyperlink ref="E6" r:id="rId10" location="" display="https://piterteplo.ru/order/?from=html&amp;id=61963"/>
     <hyperlink ref="B7" r:id="rId11" location="" display="https://piterteplo.ru/shop/UID_61964.html"/>
     <hyperlink ref="E7" r:id="rId12" location="" display="https://piterteplo.ru/order/?from=html&amp;id=61964"/>
     <hyperlink ref="B8" r:id="rId13" location="" display="https://piterteplo.ru/shop/UID_61966.html"/>
     <hyperlink ref="E8" r:id="rId14" location="" display="https://piterteplo.ru/order/?from=html&amp;id=61966"/>
     <hyperlink ref="B9" r:id="rId15" location="" display="https://piterteplo.ru/shop/UID_61967.html"/>
     <hyperlink ref="E9" r:id="rId16" location="" display="https://piterteplo.ru/order/?from=html&amp;id=61967"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Комплектующие для насосов и насосных станций 09-06-2026</dc:title>
+  <dc:title>Комплектующие для насосов и насосных станций 23-08-2026</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>