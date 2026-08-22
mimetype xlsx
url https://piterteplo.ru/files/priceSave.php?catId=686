--- v0 (2026-06-09)
+++ v1 (2026-08-22)
@@ -4,38 +4,1469 @@
   <Override PartName="/rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/_rels/workbook.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/_rels/sheet1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
-    <sheet name="Котлы электрические ЭВАН 09-06-" sheetId="1" r:id="rId1"/>
+    <sheet name="Фитинги для бесшумной канализац" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
+</file>
+
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="85">
+  <si>
+    <t>Артикул</t>
+  </si>
+  <si>
+    <t>Наименование</t>
+  </si>
+  <si>
+    <t>Цена руб.</t>
+  </si>
+  <si>
+    <t>Наличие</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>Тройник РЕХАУ RAUPIANO PLUS 110/110/45°</t>
+  </si>
+  <si>
+    <t>Есть</t>
+  </si>
+  <si>
+    <t>Купить</t>
+  </si>
+  <si>
+    <t>Крестовина двухплоскостная РЕХАУ RAUPIANO PLUS 110/110/110/87°</t>
+  </si>
+  <si>
+    <t>Заглушка РЕХАУ RAUPIANO PLUS 50</t>
+  </si>
+  <si>
+    <t>Заглушка РЕХАУ RAUPIANO PLUS 110</t>
+  </si>
+  <si>
+    <t>Муфта двухраструбная РЕХАУ RAUPIANO PLUS 110</t>
+  </si>
+  <si>
+    <t>Крестовина РЕХАУ RAUPIANO PLUS 110/110/110/87°</t>
+  </si>
+  <si>
+    <t>Тройник РЕХАУ RAUPIANO PLUS 50/50/87°</t>
+  </si>
+  <si>
+    <t>Отвод РЕХАУ RAUPIANO PLUS диам. 110 на 87°</t>
+  </si>
+  <si>
+    <t>Муфта надвижная РЕХАУ RAUPIANO PLUS 110</t>
+  </si>
+  <si>
+    <t>Отвод для присоединения выпуска унитаза РЕХАУ RAUPIANO PLUS 110/45°</t>
+  </si>
+  <si>
+    <t>Отвод под сифон РЕХАУ RAUPIANO PLUS Dн 50/50</t>
+  </si>
+  <si>
+    <t>Крестовина одноплоскостная РЕХАУ RAUPIANO 160/110/110</t>
+  </si>
+  <si>
+    <t>Сальник резиновый с выступом гофра РЕХАУ RAUPIANO PLUS 50/40</t>
+  </si>
+  <si>
+    <t>Патрубок приборный РЕХАУ RAUPIANO PLUS 110/250 мм</t>
+  </si>
+  <si>
+    <t>Переходник РЕХАУ RAUPIANO 110/50</t>
+  </si>
+  <si>
+    <t>Муфта двухраструбная РЕХАУ RAUPIANO PLUS 40</t>
+  </si>
+  <si>
+    <t>Муфта двухраструбная РЕХАУ RAUPIANO PLUS 50</t>
+  </si>
+  <si>
+    <t>Муфта надвижная РЕХАУ RAUPIANO PLUS 50</t>
+  </si>
+  <si>
+    <t>Ревизия РЕХАУ RAUPIANO PLUS 50</t>
+  </si>
+  <si>
+    <t>SKB-0013-005850</t>
+  </si>
+  <si>
+    <t>Переход эксцентрический канализационный бесшумный STOUT D 58 х 50</t>
+  </si>
+  <si>
+    <t>SKB-0010-011045</t>
+  </si>
+  <si>
+    <t>Отвод канализационный бесшумный STOUT D 110 х 45°</t>
+  </si>
+  <si>
+    <t>Отвод длинный РЕХАУ RAUPIANO PLUS 110 на 87°</t>
+  </si>
+  <si>
+    <t>SKB-0015-111145</t>
+  </si>
+  <si>
+    <t>Тройник канализационный бесшумный STOUT D 110 x 110 / 45°</t>
+  </si>
+  <si>
+    <t>SKB-0014-000110</t>
+  </si>
+  <si>
+    <t>Ревизия с прямоугольной крышкой канализационная бесшумная STOUT D 110</t>
+  </si>
+  <si>
+    <t>SKB-0017-011087</t>
+  </si>
+  <si>
+    <t>Крестовина двухплоскостная канализационная бесшумная STOUT D 110 х 110 х 110 / 87,5°</t>
+  </si>
+  <si>
+    <t>SKB-0018-011087</t>
+  </si>
+  <si>
+    <t>Крестовина одноплоскостная канализационная бесшумная STOUT D 110 х 110 х 110 / 87,5°</t>
+  </si>
+  <si>
+    <t>SKB-0019-000110</t>
+  </si>
+  <si>
+    <t>Компенсационный патрубок, учетверенной длины STOUT D 110</t>
+  </si>
+  <si>
+    <t>SKB-0016-111187</t>
+  </si>
+  <si>
+    <t>Тройник канализационный бесшумный STOUT D 110 x 110 / 87,5°</t>
+  </si>
+  <si>
+    <t>SKB-0015-115845</t>
+  </si>
+  <si>
+    <t>Тройник канализационный бесшумный STOUT D 110 x 58 / 45°</t>
+  </si>
+  <si>
+    <t>SKB-0015-585845</t>
+  </si>
+  <si>
+    <t>Тройник канализационный бесшумный STOUT D 58 x 58 / 45°</t>
+  </si>
+  <si>
+    <t>SKB-0007-000110</t>
+  </si>
+  <si>
+    <t>Муфта ремонтная канализационная бесшумная STOUT D 110</t>
+  </si>
+  <si>
+    <t>SKB-0013-005840</t>
+  </si>
+  <si>
+    <t>Переход эксцентрический канализационный бесшумный STOUT D 58 х 40</t>
+  </si>
+  <si>
+    <t>SKB-0013-011058</t>
+  </si>
+  <si>
+    <t>Переход эксцентрический канализационный бесшумный STOUT D 110 х 58</t>
+  </si>
+  <si>
+    <t>SKB-0012-011087</t>
+  </si>
+  <si>
+    <t>Отвод канализационный бесшумный STOUT D 110 х 87,5°</t>
+  </si>
+  <si>
+    <t>SKB-0006-000110</t>
+  </si>
+  <si>
+    <t>Муфта двухраструбная канализационная бесшумная STOUT D 110</t>
+  </si>
+  <si>
+    <t>SKB-0016-115887</t>
+  </si>
+  <si>
+    <t>Тройник канализационный бесшумный STOUT D 110 x 58 / 87,5°</t>
+  </si>
+  <si>
+    <t>SKB-0009-011030</t>
+  </si>
+  <si>
+    <t>Отвод канализационный бесшумный STOUT D 110 х 30°</t>
+  </si>
+  <si>
+    <t>SKB-0010-005845</t>
+  </si>
+  <si>
+    <t>Отвод канализационный бесшумный STOUT D 58 х 45°</t>
+  </si>
+  <si>
+    <t>SKB-0011-011067</t>
+  </si>
+  <si>
+    <t>Отвод канализационный бесшумный STOUT D 110 х 67°</t>
+  </si>
+  <si>
+    <t>SKB-0016-585887</t>
+  </si>
+  <si>
+    <t>Тройник канализационный бесшумный STOUT D 58 x 58 / 87,5°</t>
+  </si>
+  <si>
+    <t>SKB-0008-011015</t>
+  </si>
+  <si>
+    <t>Отвод канализационный бесшумный STOUT D 110 х 15°</t>
+  </si>
+  <si>
+    <t>SKB-0005-000058</t>
+  </si>
+  <si>
+    <t>Заглушка канализационная бесшумная STOUT D 58</t>
+  </si>
+  <si>
+    <t>SKB-0005-000110</t>
+  </si>
+  <si>
+    <t>Заглушка канализационная бесшумная STOUT D 110</t>
+  </si>
+  <si>
+    <t>SKB-0008-005815</t>
+  </si>
+  <si>
+    <t>Отвод канализационный бесшумный STOUT D 58 х 15°</t>
+  </si>
+  <si>
+    <t>SKB-0012-005887</t>
+  </si>
+  <si>
+    <t>Отвод канализационный бесшумный STOUT D 58 х 87,5°</t>
+  </si>
+  <si>
+    <t>SKB-0007-000058</t>
+  </si>
+  <si>
+    <t>Муфта ремонтная канализационная бесшумная STOUT D 58</t>
+  </si>
+  <si>
+    <t>SKB-0006-000058</t>
+  </si>
+  <si>
+    <t>Муфта двухраструбная канализационная бесшумная STOUT D 58</t>
+  </si>
+  <si>
+    <t>SKB-0011-005867</t>
+  </si>
+  <si>
+    <t>Отвод канализационный бесшумный STOUT D 58 х 67°</t>
+  </si>
+  <si>
+    <t>SKB-0009-005830</t>
+  </si>
+  <si>
+    <t>Отвод канализационный бесшумный STOUT D 58 х 30°</t>
+  </si>
+</sst>
+</file>
+
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="3">
+    <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
+    <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
+    <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
+  </numFmts>
+  <fonts count="5">
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <sz val="10"/>
+      <b/>
+      <color rgb="FFFFFFFF"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <sz val="10"/>
+      <color rgb="FFFFFFFF"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <sz val="10"/>
+      <u/>
+      <color rgb="FF0563C1"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <sz val="10"/>
+      <color rgb="FF008000"/>
+    </font>
+  </fonts>
+  <fills count="3">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF2FA4E7"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+  </fills>
+  <borders count="1">
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+  </borders>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="7">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+  </cellXfs>
+  <cellStyles count="1">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+  </cellStyles>
+</styleSheet>
+</file>
+
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
+</Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_60590.html" TargetMode="External"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=60590" TargetMode="External"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_60591.html" TargetMode="External"/>
+<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=60591" TargetMode="External"/>
+<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_60592.html" TargetMode="External"/>
+<Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=60592" TargetMode="External"/>
+<Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_60593.html" TargetMode="External"/>
+<Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=60593" TargetMode="External"/>
+<Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_60594.html" TargetMode="External"/>
+<Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=60594" TargetMode="External"/>
+<Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_60595.html" TargetMode="External"/>
+<Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=60595" TargetMode="External"/>
+<Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_60596.html" TargetMode="External"/>
+<Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=60596" TargetMode="External"/>
+<Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_60597.html" TargetMode="External"/>
+<Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=60597" TargetMode="External"/>
+<Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_60598.html" TargetMode="External"/>
+<Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=60598" TargetMode="External"/>
+<Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_60599.html" TargetMode="External"/>
+<Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=60599" TargetMode="External"/>
+<Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_60600.html" TargetMode="External"/>
+<Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=60600" TargetMode="External"/>
+<Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_60601.html" TargetMode="External"/>
+<Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=60601" TargetMode="External"/>
+<Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_60602.html" TargetMode="External"/>
+<Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=60602" TargetMode="External"/>
+<Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_60603.html" TargetMode="External"/>
+<Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=60603" TargetMode="External"/>
+<Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_60604.html" TargetMode="External"/>
+<Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=60604" TargetMode="External"/>
+<Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_60605.html" TargetMode="External"/>
+<Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=60605" TargetMode="External"/>
+<Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_60606.html" TargetMode="External"/>
+<Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=60606" TargetMode="External"/>
+<Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_60607.html" TargetMode="External"/>
+<Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=60607" TargetMode="External"/>
+<Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_60608.html" TargetMode="External"/>
+<Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=60608" TargetMode="External"/>
+<Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_60609.html" TargetMode="External"/>
+<Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=60609" TargetMode="External"/>
+<Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_60610.html" TargetMode="External"/>
+<Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=60610" TargetMode="External"/>
+<Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_60611.html" TargetMode="External"/>
+<Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=60611" TargetMode="External"/>
+<Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_60612.html" TargetMode="External"/>
+<Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=60612" TargetMode="External"/>
+<Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_60613.html" TargetMode="External"/>
+<Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=60613" TargetMode="External"/>
+<Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_60614.html" TargetMode="External"/>
+<Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=60614" TargetMode="External"/>
+<Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_60615.html" TargetMode="External"/>
+<Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=60615" TargetMode="External"/>
+<Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_60616.html" TargetMode="External"/>
+<Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=60616" TargetMode="External"/>
+<Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_60617.html" TargetMode="External"/>
+<Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=60617" TargetMode="External"/>
+<Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_60618.html" TargetMode="External"/>
+<Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=60618" TargetMode="External"/>
+<Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_60619.html" TargetMode="External"/>
+<Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=60619" TargetMode="External"/>
+<Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_60620.html" TargetMode="External"/>
+<Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=60620" TargetMode="External"/>
+<Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_60621.html" TargetMode="External"/>
+<Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=60621" TargetMode="External"/>
+<Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_60622.html" TargetMode="External"/>
+<Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=60622" TargetMode="External"/>
+<Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_60623.html" TargetMode="External"/>
+<Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=60623" TargetMode="External"/>
+<Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_60624.html" TargetMode="External"/>
+<Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=60624" TargetMode="External"/>
+<Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_60625.html" TargetMode="External"/>
+<Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=60625" TargetMode="External"/>
+<Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_60626.html" TargetMode="External"/>
+<Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=60626" TargetMode="External"/>
+<Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_60627.html" TargetMode="External"/>
+<Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=60627" TargetMode="External"/>
+<Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_60628.html" TargetMode="External"/>
+<Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=60628" TargetMode="External"/>
+<Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_60629.html" TargetMode="External"/>
+<Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=60629" TargetMode="External"/>
+<Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_60630.html" TargetMode="External"/>
+<Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=60630" TargetMode="External"/>
+<Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_60631.html" TargetMode="External"/>
+<Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=60631" TargetMode="External"/>
+<Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_60632.html" TargetMode="External"/>
+<Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=60632" TargetMode="External"/>
+<Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_60633.html" TargetMode="External"/>
+<Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=60633" TargetMode="External"/>
+<Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_60634.html" TargetMode="External"/>
+<Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=60634" TargetMode="External"/>
+<Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_60635.html" TargetMode="External"/>
+<Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=60635" TargetMode="External"/>
+<Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_60636.html" TargetMode="External"/>
+<Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=60636" TargetMode="External"/>
+<Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_60637.html" TargetMode="External"/>
+<Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=60637" TargetMode="External"/>
+<Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/shop/UID_60638.html" TargetMode="External"/>
+<Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piterteplo.ru/order/?from=html&amp;id=60638" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:E50"/>
+  <cols>
+    <col min="1" max="1" width="16" customWidth="1"/>
+    <col min="2" max="2" width="60" customWidth="1"/>
+    <col min="3" max="3" width="10" customWidth="1"/>
+    <col min="4" max="4" width="8" customWidth="1"/>
+    <col min="5" max="5" width="7" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="s" s="2">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s" s="2">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s" s="2">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s" s="2">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="4">
+        <v>11229841001</v>
+      </c>
+      <c r="B2" t="s" s="5">
+        <v>5</v>
+      </c>
+      <c r="C2">
+        <v>1743</v>
+      </c>
+      <c r="D2" t="s" s="6">
+        <v>6</v>
+      </c>
+      <c r="E2" t="s" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="4">
+        <v>11215641003</v>
+      </c>
+      <c r="B3" t="s" s="5">
+        <v>8</v>
+      </c>
+      <c r="C3">
+        <v>6099</v>
+      </c>
+      <c r="D3" t="s" s="6">
+        <v>6</v>
+      </c>
+      <c r="E3" t="s" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="4">
+        <v>11214541003</v>
+      </c>
+      <c r="B4" t="s" s="5">
+        <v>9</v>
+      </c>
+      <c r="C4">
+        <v>134</v>
+      </c>
+      <c r="D4" t="s" s="6">
+        <v>6</v>
+      </c>
+      <c r="E4" t="s" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="4">
+        <v>11214741003</v>
+      </c>
+      <c r="B5" t="s" s="5">
+        <v>10</v>
+      </c>
+      <c r="C5">
+        <v>302</v>
+      </c>
+      <c r="D5" t="s" s="6">
+        <v>6</v>
+      </c>
+      <c r="E5" t="s" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="4">
+        <v>11214941001</v>
+      </c>
+      <c r="B6" t="s" s="5">
+        <v>11</v>
+      </c>
+      <c r="C6">
+        <v>973</v>
+      </c>
+      <c r="D6" t="s" s="6">
+        <v>6</v>
+      </c>
+      <c r="E6" t="s" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="4">
+        <v>11215541001</v>
+      </c>
+      <c r="B7" t="s" s="5">
+        <v>12</v>
+      </c>
+      <c r="C7">
+        <v>2218</v>
+      </c>
+      <c r="D7" t="s" s="6">
+        <v>6</v>
+      </c>
+      <c r="E7" t="s" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="4">
+        <v>11212541001</v>
+      </c>
+      <c r="B8" t="s" s="5">
+        <v>13</v>
+      </c>
+      <c r="C8">
+        <v>483</v>
+      </c>
+      <c r="D8" t="s" s="6">
+        <v>6</v>
+      </c>
+      <c r="E8" t="s" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="4">
+        <v>11234641001</v>
+      </c>
+      <c r="B9" t="s" s="5">
+        <v>14</v>
+      </c>
+      <c r="C9">
+        <v>951</v>
+      </c>
+      <c r="D9" t="s" s="6">
+        <v>6</v>
+      </c>
+      <c r="E9" t="s" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="4">
+        <v>11215141001</v>
+      </c>
+      <c r="B10" t="s" s="5">
+        <v>15</v>
+      </c>
+      <c r="C10">
+        <v>973</v>
+      </c>
+      <c r="D10" t="s" s="6">
+        <v>6</v>
+      </c>
+      <c r="E10" t="s" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="4">
+        <v>11216141001</v>
+      </c>
+      <c r="B11" t="s" s="5">
+        <v>16</v>
+      </c>
+      <c r="C11">
+        <v>808</v>
+      </c>
+      <c r="D11" t="s" s="6">
+        <v>6</v>
+      </c>
+      <c r="E11" t="s" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="4">
+        <v>11214441001</v>
+      </c>
+      <c r="B12" t="s" s="5">
+        <v>17</v>
+      </c>
+      <c r="C12">
+        <v>317</v>
+      </c>
+      <c r="D12" t="s" s="6">
+        <v>6</v>
+      </c>
+      <c r="E12" t="s" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="4">
+        <v>11236841001</v>
+      </c>
+      <c r="B13" t="s" s="5">
+        <v>18</v>
+      </c>
+      <c r="C13">
+        <v>4800</v>
+      </c>
+      <c r="D13" t="s" s="6">
+        <v>6</v>
+      </c>
+      <c r="E13" t="s" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="4">
+        <v>11229431003</v>
+      </c>
+      <c r="B14" t="s" s="5">
+        <v>19</v>
+      </c>
+      <c r="C14">
+        <v>182</v>
+      </c>
+      <c r="D14" t="s" s="6">
+        <v>6</v>
+      </c>
+      <c r="E14" t="s" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="4">
+        <v>11216441001</v>
+      </c>
+      <c r="B15" t="s" s="5">
+        <v>20</v>
+      </c>
+      <c r="C15">
+        <v>992</v>
+      </c>
+      <c r="D15" t="s" s="6">
+        <v>6</v>
+      </c>
+      <c r="E15" t="s" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="4">
+        <v>11213941002</v>
+      </c>
+      <c r="B16" t="s" s="5">
+        <v>21</v>
+      </c>
+      <c r="C16">
+        <v>530</v>
+      </c>
+      <c r="D16" t="s" s="6">
+        <v>6</v>
+      </c>
+      <c r="E16" t="s" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="4">
+        <v>11231441001</v>
+      </c>
+      <c r="B17" t="s" s="5">
+        <v>22</v>
+      </c>
+      <c r="C17">
+        <v>44</v>
+      </c>
+      <c r="D17" t="s" s="6">
+        <v>6</v>
+      </c>
+      <c r="E17" t="s" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="4">
+        <v>11326241001</v>
+      </c>
+      <c r="B18" t="s" s="5">
+        <v>23</v>
+      </c>
+      <c r="C18">
+        <v>349</v>
+      </c>
+      <c r="D18" t="s" s="6">
+        <v>6</v>
+      </c>
+      <c r="E18" t="s" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="4">
+        <v>11326251001</v>
+      </c>
+      <c r="B19" t="s" s="5">
+        <v>24</v>
+      </c>
+      <c r="C19">
+        <v>349</v>
+      </c>
+      <c r="D19" t="s" s="6">
+        <v>6</v>
+      </c>
+      <c r="E19" t="s" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="4">
+        <v>11210391001</v>
+      </c>
+      <c r="B20" t="s" s="5">
+        <v>25</v>
+      </c>
+      <c r="C20">
+        <v>1005</v>
+      </c>
+      <c r="D20" t="s" s="6">
+        <v>6</v>
+      </c>
+      <c r="E20" t="s" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" t="s" s="5">
+        <v>27</v>
+      </c>
+      <c r="C21">
+        <v>351</v>
+      </c>
+      <c r="D21" t="s" s="6">
+        <v>6</v>
+      </c>
+      <c r="E21" t="s" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" t="s" s="5">
+        <v>29</v>
+      </c>
+      <c r="C22">
+        <v>906</v>
+      </c>
+      <c r="D22" t="s" s="6">
+        <v>6</v>
+      </c>
+      <c r="E22" t="s" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="4">
+        <v>11002591001</v>
+      </c>
+      <c r="B23" t="s" s="5">
+        <v>30</v>
+      </c>
+      <c r="C23">
+        <v>454</v>
+      </c>
+      <c r="D23" t="s" s="6">
+        <v>6</v>
+      </c>
+      <c r="E23" t="s" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>31</v>
+      </c>
+      <c r="B24" t="s" s="5">
+        <v>32</v>
+      </c>
+      <c r="C24">
+        <v>1566</v>
+      </c>
+      <c r="D24" t="s" s="6">
+        <v>6</v>
+      </c>
+      <c r="E24" t="s" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>33</v>
+      </c>
+      <c r="B25" t="s" s="5">
+        <v>34</v>
+      </c>
+      <c r="C25">
+        <v>1851</v>
+      </c>
+      <c r="D25" t="s" s="6">
+        <v>6</v>
+      </c>
+      <c r="E25" t="s" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>35</v>
+      </c>
+      <c r="B26" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="C26">
+        <v>4050</v>
+      </c>
+      <c r="D26" t="s" s="6">
+        <v>6</v>
+      </c>
+      <c r="E26" t="s" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>37</v>
+      </c>
+      <c r="B27" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="C27">
+        <v>2744</v>
+      </c>
+      <c r="D27" t="s" s="6">
+        <v>6</v>
+      </c>
+      <c r="E27" t="s" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>39</v>
+      </c>
+      <c r="B28" t="s" s="5">
+        <v>40</v>
+      </c>
+      <c r="C28">
+        <v>1273</v>
+      </c>
+      <c r="D28" t="s" s="6">
+        <v>6</v>
+      </c>
+      <c r="E28" t="s" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>41</v>
+      </c>
+      <c r="B29" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="C29">
+        <v>1566</v>
+      </c>
+      <c r="D29" t="s" s="6">
+        <v>6</v>
+      </c>
+      <c r="E29" t="s" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>43</v>
+      </c>
+      <c r="B30" t="s" s="5">
+        <v>44</v>
+      </c>
+      <c r="C30">
+        <v>1064</v>
+      </c>
+      <c r="D30" t="s" s="6">
+        <v>6</v>
+      </c>
+      <c r="E30" t="s" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>45</v>
+      </c>
+      <c r="B31" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="C31">
+        <v>580</v>
+      </c>
+      <c r="D31" t="s" s="6">
+        <v>6</v>
+      </c>
+      <c r="E31" t="s" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="s">
+        <v>47</v>
+      </c>
+      <c r="B32" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="C32">
+        <v>946</v>
+      </c>
+      <c r="D32" t="s" s="6">
+        <v>6</v>
+      </c>
+      <c r="E32" t="s" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>49</v>
+      </c>
+      <c r="B33" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="C33">
+        <v>351</v>
+      </c>
+      <c r="D33" t="s" s="6">
+        <v>6</v>
+      </c>
+      <c r="E33" t="s" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="s">
+        <v>51</v>
+      </c>
+      <c r="B34" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="C34">
+        <v>516</v>
+      </c>
+      <c r="D34" t="s" s="6">
+        <v>6</v>
+      </c>
+      <c r="E34" t="s" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>53</v>
+      </c>
+      <c r="B35" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="C35">
+        <v>906</v>
+      </c>
+      <c r="D35" t="s" s="6">
+        <v>6</v>
+      </c>
+      <c r="E35" t="s" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>55</v>
+      </c>
+      <c r="B36" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="C36">
+        <v>937</v>
+      </c>
+      <c r="D36" t="s" s="6">
+        <v>6</v>
+      </c>
+      <c r="E36" t="s" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="s">
+        <v>57</v>
+      </c>
+      <c r="B37" t="s" s="5">
+        <v>58</v>
+      </c>
+      <c r="C37">
+        <v>1064</v>
+      </c>
+      <c r="D37" t="s" s="6">
+        <v>6</v>
+      </c>
+      <c r="E37" t="s" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="s">
+        <v>59</v>
+      </c>
+      <c r="B38" t="s" s="5">
+        <v>60</v>
+      </c>
+      <c r="C38">
+        <v>906</v>
+      </c>
+      <c r="D38" t="s" s="6">
+        <v>6</v>
+      </c>
+      <c r="E38" t="s" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>61</v>
+      </c>
+      <c r="B39" t="s" s="5">
+        <v>62</v>
+      </c>
+      <c r="C39">
+        <v>303</v>
+      </c>
+      <c r="D39" t="s" s="6">
+        <v>6</v>
+      </c>
+      <c r="E39" t="s" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="s">
+        <v>63</v>
+      </c>
+      <c r="B40" t="s" s="5">
+        <v>64</v>
+      </c>
+      <c r="C40">
+        <v>906</v>
+      </c>
+      <c r="D40" t="s" s="6">
+        <v>6</v>
+      </c>
+      <c r="E40" t="s" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="s">
+        <v>65</v>
+      </c>
+      <c r="B41" t="s" s="5">
+        <v>66</v>
+      </c>
+      <c r="C41">
+        <v>580</v>
+      </c>
+      <c r="D41" t="s" s="6">
+        <v>6</v>
+      </c>
+      <c r="E41" t="s" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>67</v>
+      </c>
+      <c r="B42" t="s" s="5">
+        <v>68</v>
+      </c>
+      <c r="C42">
+        <v>906</v>
+      </c>
+      <c r="D42" t="s" s="6">
+        <v>6</v>
+      </c>
+      <c r="E42" t="s" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>69</v>
+      </c>
+      <c r="B43" t="s" s="5">
+        <v>70</v>
+      </c>
+      <c r="C43">
+        <v>124</v>
+      </c>
+      <c r="D43" t="s" s="6">
+        <v>6</v>
+      </c>
+      <c r="E43" t="s" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="s">
+        <v>71</v>
+      </c>
+      <c r="B44" t="s" s="5">
+        <v>72</v>
+      </c>
+      <c r="C44">
+        <v>286</v>
+      </c>
+      <c r="D44" t="s" s="6">
+        <v>6</v>
+      </c>
+      <c r="E44" t="s" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>73</v>
+      </c>
+      <c r="B45" t="s" s="5">
+        <v>74</v>
+      </c>
+      <c r="C45">
+        <v>303</v>
+      </c>
+      <c r="D45" t="s" s="6">
+        <v>6</v>
+      </c>
+      <c r="E45" t="s" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="s">
+        <v>75</v>
+      </c>
+      <c r="B46" t="s" s="5">
+        <v>76</v>
+      </c>
+      <c r="C46">
+        <v>303</v>
+      </c>
+      <c r="D46" t="s" s="6">
+        <v>6</v>
+      </c>
+      <c r="E46" t="s" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>77</v>
+      </c>
+      <c r="B47" t="s" s="5">
+        <v>78</v>
+      </c>
+      <c r="C47">
+        <v>396</v>
+      </c>
+      <c r="D47" t="s" s="6">
+        <v>6</v>
+      </c>
+      <c r="E47" t="s" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>79</v>
+      </c>
+      <c r="B48" t="s" s="5">
+        <v>80</v>
+      </c>
+      <c r="C48">
+        <v>392</v>
+      </c>
+      <c r="D48" t="s" s="6">
+        <v>6</v>
+      </c>
+      <c r="E48" t="s" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="s">
+        <v>81</v>
+      </c>
+      <c r="B49" t="s" s="5">
+        <v>82</v>
+      </c>
+      <c r="C49">
+        <v>303</v>
+      </c>
+      <c r="D49" t="s" s="6">
+        <v>6</v>
+      </c>
+      <c r="E49" t="s" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="s">
+        <v>83</v>
+      </c>
+      <c r="B50" t="s" s="5">
+        <v>84</v>
+      </c>
+      <c r="C50">
+        <v>303</v>
+      </c>
+      <c r="D50" t="s" s="6">
+        <v>6</v>
+      </c>
+      <c r="E50" t="s" s="5">
+        <v>7</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B2" r:id="rId1" location="" display="https://piterteplo.ru/shop/UID_60590.html"/>
+    <hyperlink ref="E2" r:id="rId2" location="" display="https://piterteplo.ru/order/?from=html&amp;id=60590"/>
+    <hyperlink ref="B3" r:id="rId3" location="" display="https://piterteplo.ru/shop/UID_60591.html"/>
+    <hyperlink ref="E3" r:id="rId4" location="" display="https://piterteplo.ru/order/?from=html&amp;id=60591"/>
+    <hyperlink ref="B4" r:id="rId5" location="" display="https://piterteplo.ru/shop/UID_60592.html"/>
+    <hyperlink ref="E4" r:id="rId6" location="" display="https://piterteplo.ru/order/?from=html&amp;id=60592"/>
+    <hyperlink ref="B5" r:id="rId7" location="" display="https://piterteplo.ru/shop/UID_60593.html"/>
+    <hyperlink ref="E5" r:id="rId8" location="" display="https://piterteplo.ru/order/?from=html&amp;id=60593"/>
+    <hyperlink ref="B6" r:id="rId9" location="" display="https://piterteplo.ru/shop/UID_60594.html"/>
+    <hyperlink ref="E6" r:id="rId10" location="" display="https://piterteplo.ru/order/?from=html&amp;id=60594"/>
+    <hyperlink ref="B7" r:id="rId11" location="" display="https://piterteplo.ru/shop/UID_60595.html"/>
+    <hyperlink ref="E7" r:id="rId12" location="" display="https://piterteplo.ru/order/?from=html&amp;id=60595"/>
+    <hyperlink ref="B8" r:id="rId13" location="" display="https://piterteplo.ru/shop/UID_60596.html"/>
+    <hyperlink ref="E8" r:id="rId14" location="" display="https://piterteplo.ru/order/?from=html&amp;id=60596"/>
+    <hyperlink ref="B9" r:id="rId15" location="" display="https://piterteplo.ru/shop/UID_60597.html"/>
+    <hyperlink ref="E9" r:id="rId16" location="" display="https://piterteplo.ru/order/?from=html&amp;id=60597"/>
+    <hyperlink ref="B10" r:id="rId17" location="" display="https://piterteplo.ru/shop/UID_60598.html"/>
+    <hyperlink ref="E10" r:id="rId18" location="" display="https://piterteplo.ru/order/?from=html&amp;id=60598"/>
+    <hyperlink ref="B11" r:id="rId19" location="" display="https://piterteplo.ru/shop/UID_60599.html"/>
+    <hyperlink ref="E11" r:id="rId20" location="" display="https://piterteplo.ru/order/?from=html&amp;id=60599"/>
+    <hyperlink ref="B12" r:id="rId21" location="" display="https://piterteplo.ru/shop/UID_60600.html"/>
+    <hyperlink ref="E12" r:id="rId22" location="" display="https://piterteplo.ru/order/?from=html&amp;id=60600"/>
+    <hyperlink ref="B13" r:id="rId23" location="" display="https://piterteplo.ru/shop/UID_60601.html"/>
+    <hyperlink ref="E13" r:id="rId24" location="" display="https://piterteplo.ru/order/?from=html&amp;id=60601"/>
+    <hyperlink ref="B14" r:id="rId25" location="" display="https://piterteplo.ru/shop/UID_60602.html"/>
+    <hyperlink ref="E14" r:id="rId26" location="" display="https://piterteplo.ru/order/?from=html&amp;id=60602"/>
+    <hyperlink ref="B15" r:id="rId27" location="" display="https://piterteplo.ru/shop/UID_60603.html"/>
+    <hyperlink ref="E15" r:id="rId28" location="" display="https://piterteplo.ru/order/?from=html&amp;id=60603"/>
+    <hyperlink ref="B16" r:id="rId29" location="" display="https://piterteplo.ru/shop/UID_60604.html"/>
+    <hyperlink ref="E16" r:id="rId30" location="" display="https://piterteplo.ru/order/?from=html&amp;id=60604"/>
+    <hyperlink ref="B17" r:id="rId31" location="" display="https://piterteplo.ru/shop/UID_60605.html"/>
+    <hyperlink ref="E17" r:id="rId32" location="" display="https://piterteplo.ru/order/?from=html&amp;id=60605"/>
+    <hyperlink ref="B18" r:id="rId33" location="" display="https://piterteplo.ru/shop/UID_60606.html"/>
+    <hyperlink ref="E18" r:id="rId34" location="" display="https://piterteplo.ru/order/?from=html&amp;id=60606"/>
+    <hyperlink ref="B19" r:id="rId35" location="" display="https://piterteplo.ru/shop/UID_60607.html"/>
+    <hyperlink ref="E19" r:id="rId36" location="" display="https://piterteplo.ru/order/?from=html&amp;id=60607"/>
+    <hyperlink ref="B20" r:id="rId37" location="" display="https://piterteplo.ru/shop/UID_60608.html"/>
+    <hyperlink ref="E20" r:id="rId38" location="" display="https://piterteplo.ru/order/?from=html&amp;id=60608"/>
+    <hyperlink ref="B21" r:id="rId39" location="" display="https://piterteplo.ru/shop/UID_60609.html"/>
+    <hyperlink ref="E21" r:id="rId40" location="" display="https://piterteplo.ru/order/?from=html&amp;id=60609"/>
+    <hyperlink ref="B22" r:id="rId41" location="" display="https://piterteplo.ru/shop/UID_60610.html"/>
+    <hyperlink ref="E22" r:id="rId42" location="" display="https://piterteplo.ru/order/?from=html&amp;id=60610"/>
+    <hyperlink ref="B23" r:id="rId43" location="" display="https://piterteplo.ru/shop/UID_60611.html"/>
+    <hyperlink ref="E23" r:id="rId44" location="" display="https://piterteplo.ru/order/?from=html&amp;id=60611"/>
+    <hyperlink ref="B24" r:id="rId45" location="" display="https://piterteplo.ru/shop/UID_60612.html"/>
+    <hyperlink ref="E24" r:id="rId46" location="" display="https://piterteplo.ru/order/?from=html&amp;id=60612"/>
+    <hyperlink ref="B25" r:id="rId47" location="" display="https://piterteplo.ru/shop/UID_60613.html"/>
+    <hyperlink ref="E25" r:id="rId48" location="" display="https://piterteplo.ru/order/?from=html&amp;id=60613"/>
+    <hyperlink ref="B26" r:id="rId49" location="" display="https://piterteplo.ru/shop/UID_60614.html"/>
+    <hyperlink ref="E26" r:id="rId50" location="" display="https://piterteplo.ru/order/?from=html&amp;id=60614"/>
+    <hyperlink ref="B27" r:id="rId51" location="" display="https://piterteplo.ru/shop/UID_60615.html"/>
+    <hyperlink ref="E27" r:id="rId52" location="" display="https://piterteplo.ru/order/?from=html&amp;id=60615"/>
+    <hyperlink ref="B28" r:id="rId53" location="" display="https://piterteplo.ru/shop/UID_60616.html"/>
+    <hyperlink ref="E28" r:id="rId54" location="" display="https://piterteplo.ru/order/?from=html&amp;id=60616"/>
+    <hyperlink ref="B29" r:id="rId55" location="" display="https://piterteplo.ru/shop/UID_60617.html"/>
+    <hyperlink ref="E29" r:id="rId56" location="" display="https://piterteplo.ru/order/?from=html&amp;id=60617"/>
+    <hyperlink ref="B30" r:id="rId57" location="" display="https://piterteplo.ru/shop/UID_60618.html"/>
+    <hyperlink ref="E30" r:id="rId58" location="" display="https://piterteplo.ru/order/?from=html&amp;id=60618"/>
+    <hyperlink ref="B31" r:id="rId59" location="" display="https://piterteplo.ru/shop/UID_60619.html"/>
+    <hyperlink ref="E31" r:id="rId60" location="" display="https://piterteplo.ru/order/?from=html&amp;id=60619"/>
+    <hyperlink ref="B32" r:id="rId61" location="" display="https://piterteplo.ru/shop/UID_60620.html"/>
+    <hyperlink ref="E32" r:id="rId62" location="" display="https://piterteplo.ru/order/?from=html&amp;id=60620"/>
+    <hyperlink ref="B33" r:id="rId63" location="" display="https://piterteplo.ru/shop/UID_60621.html"/>
+    <hyperlink ref="E33" r:id="rId64" location="" display="https://piterteplo.ru/order/?from=html&amp;id=60621"/>
+    <hyperlink ref="B34" r:id="rId65" location="" display="https://piterteplo.ru/shop/UID_60622.html"/>
+    <hyperlink ref="E34" r:id="rId66" location="" display="https://piterteplo.ru/order/?from=html&amp;id=60622"/>
+    <hyperlink ref="B35" r:id="rId67" location="" display="https://piterteplo.ru/shop/UID_60623.html"/>
+    <hyperlink ref="E35" r:id="rId68" location="" display="https://piterteplo.ru/order/?from=html&amp;id=60623"/>
+    <hyperlink ref="B36" r:id="rId69" location="" display="https://piterteplo.ru/shop/UID_60624.html"/>
+    <hyperlink ref="E36" r:id="rId70" location="" display="https://piterteplo.ru/order/?from=html&amp;id=60624"/>
+    <hyperlink ref="B37" r:id="rId71" location="" display="https://piterteplo.ru/shop/UID_60625.html"/>
+    <hyperlink ref="E37" r:id="rId72" location="" display="https://piterteplo.ru/order/?from=html&amp;id=60625"/>
+    <hyperlink ref="B38" r:id="rId73" location="" display="https://piterteplo.ru/shop/UID_60626.html"/>
+    <hyperlink ref="E38" r:id="rId74" location="" display="https://piterteplo.ru/order/?from=html&amp;id=60626"/>
+    <hyperlink ref="B39" r:id="rId75" location="" display="https://piterteplo.ru/shop/UID_60627.html"/>
+    <hyperlink ref="E39" r:id="rId76" location="" display="https://piterteplo.ru/order/?from=html&amp;id=60627"/>
+    <hyperlink ref="B40" r:id="rId77" location="" display="https://piterteplo.ru/shop/UID_60628.html"/>
+    <hyperlink ref="E40" r:id="rId78" location="" display="https://piterteplo.ru/order/?from=html&amp;id=60628"/>
+    <hyperlink ref="B41" r:id="rId79" location="" display="https://piterteplo.ru/shop/UID_60629.html"/>
+    <hyperlink ref="E41" r:id="rId80" location="" display="https://piterteplo.ru/order/?from=html&amp;id=60629"/>
+    <hyperlink ref="B42" r:id="rId81" location="" display="https://piterteplo.ru/shop/UID_60630.html"/>
+    <hyperlink ref="E42" r:id="rId82" location="" display="https://piterteplo.ru/order/?from=html&amp;id=60630"/>
+    <hyperlink ref="B43" r:id="rId83" location="" display="https://piterteplo.ru/shop/UID_60631.html"/>
+    <hyperlink ref="E43" r:id="rId84" location="" display="https://piterteplo.ru/order/?from=html&amp;id=60631"/>
+    <hyperlink ref="B44" r:id="rId85" location="" display="https://piterteplo.ru/shop/UID_60632.html"/>
+    <hyperlink ref="E44" r:id="rId86" location="" display="https://piterteplo.ru/order/?from=html&amp;id=60632"/>
+    <hyperlink ref="B45" r:id="rId87" location="" display="https://piterteplo.ru/shop/UID_60633.html"/>
+    <hyperlink ref="E45" r:id="rId88" location="" display="https://piterteplo.ru/order/?from=html&amp;id=60633"/>
+    <hyperlink ref="B46" r:id="rId89" location="" display="https://piterteplo.ru/shop/UID_60634.html"/>
+    <hyperlink ref="E46" r:id="rId90" location="" display="https://piterteplo.ru/order/?from=html&amp;id=60634"/>
+    <hyperlink ref="B47" r:id="rId91" location="" display="https://piterteplo.ru/shop/UID_60635.html"/>
+    <hyperlink ref="E47" r:id="rId92" location="" display="https://piterteplo.ru/order/?from=html&amp;id=60635"/>
+    <hyperlink ref="B48" r:id="rId93" location="" display="https://piterteplo.ru/shop/UID_60636.html"/>
+    <hyperlink ref="E48" r:id="rId94" location="" display="https://piterteplo.ru/order/?from=html&amp;id=60636"/>
+    <hyperlink ref="B49" r:id="rId95" location="" display="https://piterteplo.ru/shop/UID_60637.html"/>
+    <hyperlink ref="E49" r:id="rId96" location="" display="https://piterteplo.ru/order/?from=html&amp;id=60637"/>
+    <hyperlink ref="B50" r:id="rId97" location="" display="https://piterteplo.ru/shop/UID_60638.html"/>
+    <hyperlink ref="E50" r:id="rId98" location="" display="https://piterteplo.ru/order/?from=html&amp;id=60638"/>
+  </hyperlinks>
+</worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:title>Фитинги для бесшумной канализации 23-08-2026</dc:title>
+  <dc:subject/>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:category/>
+  <dc:language>en-US</dc:language>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
+</cp:coreProperties>
+</file>