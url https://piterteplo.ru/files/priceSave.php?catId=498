--- v0 (2026-06-09)
+++ v1 (2026-08-25)
@@ -3061,37 +3061,37 @@
     <hyperlink ref="E104" r:id="rId206" location="" display="https://piterteplo.ru/order/?from=html&amp;id=56139"/>
     <hyperlink ref="B105" r:id="rId207" location="" display="https://piterteplo.ru/shop/UID_56141.html"/>
     <hyperlink ref="E105" r:id="rId208" location="" display="https://piterteplo.ru/order/?from=html&amp;id=56141"/>
     <hyperlink ref="B106" r:id="rId209" location="" display="https://piterteplo.ru/shop/UID_56142.html"/>
     <hyperlink ref="E106" r:id="rId210" location="" display="https://piterteplo.ru/order/?from=html&amp;id=56142"/>
     <hyperlink ref="B107" r:id="rId211" location="" display="https://piterteplo.ru/shop/UID_56143.html"/>
     <hyperlink ref="E107" r:id="rId212" location="" display="https://piterteplo.ru/order/?from=html&amp;id=56143"/>
     <hyperlink ref="B108" r:id="rId213" location="" display="https://piterteplo.ru/shop/UID_56145.html"/>
     <hyperlink ref="E108" r:id="rId214" location="" display="https://piterteplo.ru/order/?from=html&amp;id=56145"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Радиаторы трубчатые IRSAP TESI 09-06-2026</dc:title>
+  <dc:title>Радиаторы трубчатые IRSAP TESI 25-08-2026</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>