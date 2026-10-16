--- v0 (2026-08-23)
+++ v1 (2026-10-16)
@@ -628,37 +628,37 @@
     <hyperlink ref="E14" r:id="rId26" location="" display="https://piterteplo.ru/order/?from=html&amp;id=76292"/>
     <hyperlink ref="B15" r:id="rId27" location="" display="https://piterteplo.ru/shop/UID_76293.html"/>
     <hyperlink ref="E15" r:id="rId28" location="" display="https://piterteplo.ru/order/?from=html&amp;id=76293"/>
     <hyperlink ref="B16" r:id="rId29" location="" display="https://piterteplo.ru/shop/UID_76294.html"/>
     <hyperlink ref="E16" r:id="rId30" location="" display="https://piterteplo.ru/order/?from=html&amp;id=76294"/>
     <hyperlink ref="B17" r:id="rId31" location="" display="https://piterteplo.ru/shop/UID_76295.html"/>
     <hyperlink ref="E17" r:id="rId32" location="" display="https://piterteplo.ru/order/?from=html&amp;id=76295"/>
     <hyperlink ref="B18" r:id="rId33" location="" display="https://piterteplo.ru/shop/UID_76296.html"/>
     <hyperlink ref="E18" r:id="rId34" location="" display="https://piterteplo.ru/order/?from=html&amp;id=76296"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Водонагреватели накопительные Baxi 23-08-2026</dc:title>
+  <dc:title>Водонагреватели накопительные Baxi 16-10-2026</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>