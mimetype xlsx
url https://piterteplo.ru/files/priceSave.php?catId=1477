--- v0 (2026-06-09)
+++ v1 (2026-08-23)
@@ -2386,37 +2386,37 @@
     <hyperlink ref="E79" r:id="rId156" location="" display="https://piterteplo.ru/order/?from=html&amp;id=75574"/>
     <hyperlink ref="B80" r:id="rId157" location="" display="https://piterteplo.ru/shop/UID_75575.html"/>
     <hyperlink ref="E80" r:id="rId158" location="" display="https://piterteplo.ru/order/?from=html&amp;id=75575"/>
     <hyperlink ref="B81" r:id="rId159" location="" display="https://piterteplo.ru/shop/UID_75576.html"/>
     <hyperlink ref="E81" r:id="rId160" location="" display="https://piterteplo.ru/order/?from=html&amp;id=75576"/>
     <hyperlink ref="B82" r:id="rId161" location="" display="https://piterteplo.ru/shop/UID_75577.html"/>
     <hyperlink ref="E82" r:id="rId162" location="" display="https://piterteplo.ru/order/?from=html&amp;id=75577"/>
     <hyperlink ref="B83" r:id="rId163" location="" display="https://piterteplo.ru/shop/UID_75597.html"/>
     <hyperlink ref="E83" r:id="rId164" location="" display="https://piterteplo.ru/order/?from=html&amp;id=75597"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Радиаторы стальные панельные Gekon 09-06-2026</dc:title>
+  <dc:title>Радиаторы стальные панельные Gekon 23-08-2026</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>