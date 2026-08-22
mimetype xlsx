--- v0 (2026-06-09)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Override PartName="/rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/_rels/workbook.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/_rels/sheet1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
-    <sheet name="Шламовые насосы 09-06-2026" sheetId="1" r:id="rId1"/>
+    <sheet name="Шламовые насосы 23-08-2026" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена руб.</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Погружной шламовый насос UNIPUMP USPA 60-11-3,7</t>
   </si>
   <si>
@@ -604,37 +604,37 @@
     <hyperlink ref="E15" r:id="rId28" location="" display="https://piterteplo.ru/order/?from=html&amp;id=72483"/>
     <hyperlink ref="B16" r:id="rId29" location="" display="https://piterteplo.ru/shop/UID_72484.html"/>
     <hyperlink ref="E16" r:id="rId30" location="" display="https://piterteplo.ru/order/?from=html&amp;id=72484"/>
     <hyperlink ref="B17" r:id="rId31" location="" display="https://piterteplo.ru/shop/UID_72485.html"/>
     <hyperlink ref="E17" r:id="rId32" location="" display="https://piterteplo.ru/order/?from=html&amp;id=72485"/>
     <hyperlink ref="B18" r:id="rId33" location="" display="https://piterteplo.ru/shop/UID_72486.html"/>
     <hyperlink ref="E18" r:id="rId34" location="" display="https://piterteplo.ru/order/?from=html&amp;id=72486"/>
     <hyperlink ref="B19" r:id="rId35" location="" display="https://piterteplo.ru/shop/UID_72487.html"/>
     <hyperlink ref="E19" r:id="rId36" location="" display="https://piterteplo.ru/order/?from=html&amp;id=72487"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Шламовые насосы 09-06-2026</dc:title>
+  <dc:title>Шламовые насосы 23-08-2026</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>